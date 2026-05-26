--- v0 (2025-10-22)
+++ v1 (2026-05-26)
@@ -1,55 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="6B01A5F5" w14:textId="4ABCF9D4" w:rsidR="00CB748B" w:rsidRPr="00FA0327" w:rsidRDefault="00BE55E8" w:rsidP="00CB748B">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4DF83BE9" wp14:editId="4EC90F22">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-923925</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="page">
               <wp:align>top</wp:align>
             </wp:positionV>
             <wp:extent cx="7560000" cy="1619386"/>
             <wp:effectExtent l="0" t="0" r="3175" b="0"/>
@@ -280,71 +279,106 @@
     <w:p w14:paraId="1F39F18F" w14:textId="1F0528B7" w:rsidR="000B5674" w:rsidRPr="00E97574" w:rsidRDefault="00A64CC9" w:rsidP="00BE55E8">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Soutien à l’investissement immobilier des MSP</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CA56A1" w14:textId="71B4110A" w:rsidR="000E119F" w:rsidRPr="000E119F" w:rsidRDefault="000E119F" w:rsidP="000E119F">
+    <w:p w14:paraId="33CA56A1" w14:textId="56A3B519" w:rsidR="000E119F" w:rsidRPr="000E119F" w:rsidRDefault="000E119F" w:rsidP="000E119F">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>FMIS</w:t>
+      </w:r>
+      <w:r w:rsidR="00422FA5" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="000233B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">FMIS 2024 au titre de l’aide à l’investissement immobilier des MSP dans le cadre du plan 4000 MSP </w:t>
+        <w:t xml:space="preserve"> au titre de l’aide à l’investissement immobilier des MSP </w:t>
+      </w:r>
+      <w:r w:rsidR="000233B5">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dans le cadre du plan 4000 MSP </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="398E6E04" w14:textId="7529429E" w:rsidR="000E119F" w:rsidRDefault="000E119F" w:rsidP="00BE55E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AEDB0AB" w14:textId="77777777" w:rsidR="000E119F" w:rsidRPr="00FA0327" w:rsidRDefault="000E119F" w:rsidP="00BE55E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6814AF6F" w14:textId="612A6A09" w:rsidR="00CB748B" w:rsidRPr="00A64CC9" w:rsidRDefault="008069D5" w:rsidP="00835D53">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
@@ -381,355 +415,673 @@
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E119F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans la continuité des ambitions affirmées par la stratégie « Ma Santé 2022 », par le Ségur de la santé et par les politiques prioritaires du Gouvernement, un plan ministériel a été annoncé en juin 2023 dont l’objectif est d’atteindre 4 000 maisons de santé pluriprofessionnelles (MSP) sur le territoire national d’ici à 2027. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="130A7B4D" w14:textId="77777777" w:rsidR="00A64CC9" w:rsidRPr="000E119F" w:rsidRDefault="00A64CC9" w:rsidP="000E119F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="10F0BCAA" w14:textId="05A5AD71" w:rsidR="00424571" w:rsidRDefault="000E119F" w:rsidP="000E119F">
+    <w:p w14:paraId="10F0BCAA" w14:textId="0A4DA231" w:rsidR="00424571" w:rsidRPr="00671188" w:rsidRDefault="000E119F" w:rsidP="000E119F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000E119F">
+      <w:r w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ainsi, conformément à l’engagement ministériel pris dans le cadre de ce plan, une première tranche de crédits de 15M€ est allouée dans la première circulaire </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A64CC9">
+        <w:t xml:space="preserve">Ainsi, conformément à l’engagement ministériel pris dans le cadre de ce plan, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44BC9" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>du Fonds de modernisation de l’investissement en santé (FMIS)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="000E119F">
+        <w:t xml:space="preserve">deux </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 2024 au titre de l’aide à l’inv</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>tranche</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44BC9" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>estissement immobilier des MSP</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A64CC9">
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (circulaire du 8 avril 2024)</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> de crédits de 15M€</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44BC9" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5B19">
+        <w:t xml:space="preserve"> au niveau </w:t>
+      </w:r>
+      <w:r w:rsidR="00BE5DD0" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Pour la région Auvergne-Rhône-Alpes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C73F9E">
+        <w:t>national dont</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> les crédits alloués pour 2024 </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5B19">
+        <w:t xml:space="preserve"> 1 716 200 € pour la région Auvergne-Rhône-Alpes</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>s’</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C73F9E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B44BC9" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>établissent</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009A5B19">
+        <w:t>ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à 1 716 200€</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C73F9E">
+        <w:t xml:space="preserve"> été alloué</w:t>
+      </w:r>
+      <w:r w:rsidR="00B44BC9" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve">s </w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="0C8D0497" w14:textId="370BAC3B" w:rsidR="002713C2" w:rsidRPr="00A64CC9" w:rsidRDefault="002713C2" w:rsidP="000E119F">
+        <w:t xml:space="preserve">en 2024 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F596D" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">et 2025 </w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>au sein du</w:t>
+      </w:r>
+      <w:r w:rsidR="00A64CC9" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Fonds de modernisation de l’investissement en santé (FMIS)</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74D05C61" w14:textId="4BBE0D24" w:rsidR="00581693" w:rsidRPr="00671188" w:rsidRDefault="00581693" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F0418FF" w14:textId="2176FFE4" w:rsidR="00581693" w:rsidRDefault="007F596D" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deux </w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>appel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> à candidature </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ont été lancés </w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">en 2024 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>et 2025 qui ont</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> permis de déléguer une partie de ces crédits. Le présent appel à candidature vise à déléguer d’autres crédits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E51EE5D" w14:textId="36C7080F" w:rsidR="009A5B19" w:rsidRDefault="009A5B19" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C8D0497" w14:textId="45091325" w:rsidR="002713C2" w:rsidRPr="00A64CC9" w:rsidRDefault="002713C2" w:rsidP="000E119F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">La participation financière de l’ARS </w:t>
       </w:r>
       <w:r w:rsidR="00BF6666" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>portera</w:t>
       </w:r>
       <w:r w:rsidR="00A64CC9" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> exclusivement</w:t>
       </w:r>
       <w:r w:rsidR="00BF6666" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> sur une aide à l’acquisition de nouveaux locaux et/ou extension avec pour objectif d’accueillir au sein de l’équipe pluri-professionnelle : un interne, un assistant médical ou un infirmier en pratique avancée (IPA).</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> sur une aide</w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00A64CC9">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>relative à l’extension</w:t>
+      </w:r>
+      <w:r w:rsidR="0079367E" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079367E" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>la</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0CFE" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C626DE" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>rénovation et</w:t>
+      </w:r>
+      <w:r w:rsidR="0079367E" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>/ou</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0CFE" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0079367E" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="005A0CFE" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>’aménagement de</w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> locaux existants ou relative à la construction de nouveaux locaux</w:t>
+      </w:r>
+      <w:r w:rsidR="007638F1" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’</w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>une MSP déjà existante</w:t>
+      </w:r>
+      <w:r w:rsidR="00974E23">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Black" w:hAnsi="Arial Black"/>
+          <w:w w:val="90"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BF6666" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Les équipements mobiliers et informatiques sont exclus du champ de l’aide</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A738AD" w:rsidRPr="00A64CC9">
+        <w:t xml:space="preserve">avec pour objectif d’accueillir au sein de l’équipe </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00BF6666" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>pluri-professionnelle</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00BF6666" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="676388E6" w14:textId="69F088B9" w:rsidR="00DE2E57" w:rsidRPr="00A64CC9" w:rsidRDefault="00DE2E57" w:rsidP="000E119F">
+        <w:t> : un interne, un assistant médical ou un infirmier en pratique avancée (IPA).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74A2E988" w14:textId="0C1D06E8" w:rsidR="002713C2" w:rsidRPr="00A64CC9" w:rsidRDefault="002713C2" w:rsidP="000E119F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cet accompagnement vise les projets faisant l’objet d’un co-financement public ou privé</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00B5336A">
+        <w:t>Les équipements mobiliers et informatiques sont exclus du champ de l’aide</w:t>
+      </w:r>
+      <w:r w:rsidR="00A738AD" w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> et ayant un déjà un certain degré d’avancement (dépôt du permis de construire, possession de premiers devis…)</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A64CC9">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="49423417" w14:textId="4DF3DB30" w:rsidR="00A64CC9" w:rsidRPr="00A64CC9" w:rsidRDefault="00A64CC9" w:rsidP="000E119F">
+        <w:t xml:space="preserve"> Seul le coût des locaux destinés à accueillir ces professionnels est éligible à une subvention au titre du FMIS. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02624545" w14:textId="2DB72DC4" w:rsidR="00DE2E57" w:rsidRPr="00A64CC9" w:rsidRDefault="00DE2E57" w:rsidP="000E119F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F2C8E24" w14:textId="6B380F32" w:rsidR="00A64CC9" w:rsidRPr="00A64CC9" w:rsidRDefault="00A64CC9" w:rsidP="000E119F">
+    <w:p w14:paraId="676388E6" w14:textId="69F088B9" w:rsidR="00DE2E57" w:rsidRPr="00A64CC9" w:rsidRDefault="00DE2E57" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A64CC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Cet accompagnement vise les projets faisant l’objet d’un co-financement public ou privé</w:t>
+      </w:r>
+      <w:r w:rsidR="00B5336A">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> et ayant un déjà un certain degré d’avancement (dépôt du permis de construire, possession de premiers devis…)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A64CC9">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49423417" w14:textId="4DF3DB30" w:rsidR="00A64CC9" w:rsidRPr="00A64CC9" w:rsidRDefault="00A64CC9" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2C8E24" w14:textId="61173823" w:rsidR="00A64CC9" w:rsidRPr="00FB04A3" w:rsidRDefault="00A64CC9" w:rsidP="000E119F">
+      <w:pPr>
+        <w:pStyle w:val="Default"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Seules les MSP</w:t>
+      </w:r>
+      <w:r w:rsidR="00581693" w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déjà existantes et</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="auto"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> signataires de l’accord conventionnel interprofessionnel (ACI) ou en voie de l’être sont éligibles à l’aide de l’Agence régionale de santé.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53164295" w14:textId="5CB3ADCF" w:rsidR="000A2C36" w:rsidRPr="00A64CC9" w:rsidRDefault="000A2C36" w:rsidP="000E119F">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A64CC9">
-[...19 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="33B25B4D" w14:textId="572D7987" w:rsidR="000A2C36" w:rsidRPr="00A64CC9" w:rsidRDefault="000A2C36" w:rsidP="000A2C36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>La personne morale recevant les fonds peut être :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C65688C" w14:textId="77777777" w:rsidR="000A2C36" w:rsidRPr="00A64CC9" w:rsidRDefault="000A2C36" w:rsidP="000A2C36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
@@ -801,79 +1153,107 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Une société civile immobilière (SCI) ou une société civile de moyens (SCM) dont au moins la moitié des professionnels de santé sont membres de la MSP.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66DC20B5" w14:textId="77777777" w:rsidR="000A2C36" w:rsidRPr="00BE55E8" w:rsidRDefault="000A2C36" w:rsidP="000A2C36">
+    <w:p w14:paraId="66DC20B5" w14:textId="642A4B35" w:rsidR="000A2C36" w:rsidRPr="00BE55E8" w:rsidRDefault="00DD137D" w:rsidP="000A2C36">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Projet porté par une collectivité locale.</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="6CD7B5EB" w14:textId="123E13B3" w:rsidR="00424571" w:rsidRDefault="00A64CC9" w:rsidP="00424571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pour bénéficier d’un accompagnement financier de l’ARS via le FMIS, les professionnels de santé médicaux engagés au sein de la MSP doivent participer aux dispositifs départementaux de permanence des soins ambulatoires et du service d’accès aux soins, sur la partie régulation ou </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>effection</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou les 2. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72867704" w14:textId="67FB2046" w:rsidR="00A64CC9" w:rsidRDefault="00A64CC9" w:rsidP="00424571">
       <w:pPr>
@@ -883,51 +1263,50 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28121C5C" w14:textId="1E2BE338" w:rsidR="00A64CC9" w:rsidRDefault="00A64CC9" w:rsidP="00424571">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">D’autres </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pré-requis</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> immobiliers ou propres aux MSP sont également exigés pour bénéficier de l’aide et sont rappelés en annexe.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53C926C0" w14:textId="6C46C75A" w:rsidR="002C3D36" w:rsidRDefault="002C3D36" w:rsidP="00424571">
       <w:pPr>
@@ -1722,67 +2101,51 @@
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00920B8D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>CP - Ville : ……………………………………</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>…………………………………………………</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E9DD56E" w14:textId="603F6B4A" w:rsidR="00EE1209" w:rsidRDefault="009A72EF" w:rsidP="00BD1E7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009A72EF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t xml:space="preserve">% de parts </w:t>
       </w:r>
       <w:r>
@@ -1855,67 +2218,51 @@
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Nom, prénom : ……………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2976AF8D" w14:textId="77777777" w:rsidR="00BD1E7A" w:rsidRDefault="00BD1E7A" w:rsidP="00BD1E7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
-        <w:t>Fonction : ………………………………………………………………………………………</w:t>
-[...15 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>Fonction : ……………………………………………………………………………………………..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4939715D" w14:textId="77777777" w:rsidR="00BD1E7A" w:rsidRDefault="00BD1E7A" w:rsidP="00BD1E7A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:t>Téléphone : ………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
@@ -2216,153 +2563,189 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004748EC">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Objectif(s)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A97DC78" w14:textId="77777777" w:rsidR="005443E2" w:rsidRPr="00A64CC9" w:rsidRDefault="005443E2" w:rsidP="005443E2">
+    <w:p w14:paraId="5A97DC78" w14:textId="39982C49" w:rsidR="005443E2" w:rsidRPr="00A64CC9" w:rsidRDefault="005443E2" w:rsidP="005443E2">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Le projet doit décrire </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00A64CC9">
+        <w:t xml:space="preserve">Le projet doit </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">décrire </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001124EB">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>le projet d’extension</w:t>
       </w:r>
+      <w:r w:rsidR="0079367E" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+        </w:rPr>
+        <w:t>, rénovation, aménagement</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00321189" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">ou construction à </w:t>
+      </w:r>
+      <w:r w:rsidR="007638F1" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">une </w:t>
+      </w:r>
+      <w:r w:rsidR="00321189" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>MSP déjà existante</w:t>
+      </w:r>
+      <w:r w:rsidR="00321189">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> pour accueillir un professionnel permettant de décharger les Médecins Généralistes (IPA, Assistant médical…) en précisant notamment :</w:t>
+        <w:t>pour accueillir un professionnel permettant de décharger les Médecins Généralistes (IPA, Assistant médical…) en précisant notamment :</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EF1C9E7" w14:textId="77777777" w:rsidR="005443E2" w:rsidRPr="00A64CC9" w:rsidRDefault="005443E2" w:rsidP="005443E2">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
         <w:t>Les nouveaux professionnels intégrant la structure.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6CDB6261" w14:textId="77777777" w:rsidR="005443E2" w:rsidRPr="00A64CC9" w:rsidRDefault="005443E2" w:rsidP="005443E2">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">L’organisation des professionnels de santé : état d’avancement du projet de santé, fonctionnement en </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> …</w:t>
+        <w:t>L’organisation des professionnels de santé : état d’avancement du projet de santé, fonctionnement en multisite …</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5D5063A2" w14:textId="45618CAB" w:rsidR="008C47C5" w:rsidRPr="00A64CC9" w:rsidRDefault="005443E2" w:rsidP="001C707E">
       <w:pPr>
         <w:pStyle w:val="Corpsdetexte"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A64CC9">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2487,68 +2870,51 @@
         <w:t>Nature et nombre des professionnels intervenant</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3575013A" w14:textId="77777777" w:rsidR="0056175D" w:rsidRDefault="0056175D" w:rsidP="0056175D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:i/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...16 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>Activité réalisée (file active de patients, nombre de nouveaux patients chaque année, patientèle médecin traitant,…)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23068861" w14:textId="4DBBF559" w:rsidR="007B3842" w:rsidRDefault="007B3842" w:rsidP="004D3A6F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="15A4B572" w14:textId="10BC1713" w:rsidR="00A738AD" w:rsidRDefault="00A738AD" w:rsidP="004D3A6F">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
@@ -2904,51 +3270,54 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">), </w:t>
             </w:r>
             <w:r w:rsidR="00E86F87">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">propriété du bâtiment, </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C93CF2A" w14:textId="6A863466" w:rsidR="00E86F87" w:rsidRPr="002713C2" w:rsidRDefault="00E86F87" w:rsidP="002713C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002713C2" w14:paraId="13AC86B3" w14:textId="77777777" w:rsidTr="002713C2">
+      <w:tr w:rsidR="002713C2" w14:paraId="13AC86B3" w14:textId="77777777" w:rsidTr="00671188">
+        <w:trPr>
+          <w:trHeight w:val="867"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4602" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B3533E1" w14:textId="39B8A5FD" w:rsidR="002713C2" w:rsidRPr="002713C2" w:rsidRDefault="002713C2" w:rsidP="002713C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:color w:val="FF0000"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002713C2">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plan de rentabilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2992,91 +3361,107 @@
             <w:tcW w:w="4602" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42788F0F" w14:textId="62DD4DD9" w:rsidR="002713C2" w:rsidRPr="00BD7DC0" w:rsidRDefault="00BD7DC0" w:rsidP="002713C2">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD7DC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Calendrier des opérations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4603" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3F5BC626" w14:textId="53599110" w:rsidR="00BD7DC0" w:rsidRPr="00BD7DC0" w:rsidRDefault="00BD7DC0" w:rsidP="00BD7DC0">
+          <w:p w14:paraId="3F5BC626" w14:textId="267D3051" w:rsidR="00BD7DC0" w:rsidRPr="00BD7DC0" w:rsidRDefault="00BD7DC0" w:rsidP="00BD7DC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BD7DC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r w:rsidRPr="00BD7DC0">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:tab/>
               <w:t>Date de</w:t>
             </w:r>
             <w:r w:rsidR="00BD53FE">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> début des travaux d’extension </w:t>
+              <w:t xml:space="preserve"> début des </w:t>
             </w:r>
-            <w:r w:rsidRPr="00BD7DC0">
+            <w:r w:rsidR="00BD53FE" w:rsidRPr="00671188">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>travaux d’extension</w:t>
+            </w:r>
+            <w:r w:rsidR="0079367E" w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>, rénovation</w:t>
+            </w:r>
+            <w:r w:rsidR="007864DC" w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> ou construction</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3ECD80B0" w14:textId="7C571273" w:rsidR="00BD7DC0" w:rsidRPr="00BD7DC0" w:rsidRDefault="00BD53FE" w:rsidP="00BD7DC0">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3169,117 +3554,400 @@
                 <w:szCs w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5B1455D1" w14:textId="105C11DC" w:rsidR="00443196" w:rsidRDefault="00443196" w:rsidP="00443196">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4602"/>
+        <w:gridCol w:w="4603"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BE169B" w:rsidRPr="002713C2" w14:paraId="7DF371DC" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0CE10C42" w14:textId="65E9F29F" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Focus spécifique sur les locaux destinés à accueillir des internes, des IPA ou des assistants médicaux</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="309FFFA1" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="051E7ECF" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE169B" w:rsidRPr="002713C2" w14:paraId="510FC299" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F63FAA1" w14:textId="4948E42A" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Nombre de bureaux</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3993007A" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Préciser : forme juridique de la structure, % des parts détenus par les professionnels de santé de la société (80% minimum requis), propriété du bâtiment, </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57862A40" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE169B" w:rsidRPr="00E86F87" w14:paraId="11A1EADC" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="64A95041" w14:textId="471C295B" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Surfaces des bureaux concernés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E78C44D" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>A transmettre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A0F8D07" w14:textId="77777777" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BE169B" w:rsidRPr="00BD7DC0" w14:paraId="3615C551" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BBBBEEF" w14:textId="163EE12E" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Nombre de professionnels existants et projetés sur ces métiers</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67229E0A" w14:textId="4D5C6FBB" w:rsidR="00BE169B" w:rsidRPr="00671188" w:rsidRDefault="00BE169B" w:rsidP="00BE169B">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Préciser l’existant en nombre de personnes pour ces métiers ainsi que la projection envisagée en lien avec le projet immobilier</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p w14:paraId="10A660C6" w14:textId="4E42074D" w:rsidR="00A07FD1" w:rsidRDefault="00A07FD1" w:rsidP="00443196">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="62048959" w14:textId="77777777" w:rsidR="00277960" w:rsidRPr="00443196" w:rsidRDefault="00277960" w:rsidP="00443196">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C609862" w14:textId="2D6A075C" w:rsidR="004748EC" w:rsidRPr="00C87F64" w:rsidRDefault="00A07FD1" w:rsidP="004D4A52">
+    <w:p w14:paraId="7C609862" w14:textId="73C51891" w:rsidR="004748EC" w:rsidRDefault="00A07FD1" w:rsidP="004D4A52">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C87F64">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Coût de l’opération</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="6A8D4559" w14:textId="77777777" w:rsidR="00581693" w:rsidRDefault="00581693" w:rsidP="00581693">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="364DFA07" w14:textId="3D608034" w:rsidR="00581693" w:rsidRPr="00581693" w:rsidRDefault="00581693" w:rsidP="00581693">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Hlk194680550"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>5.1 – Coût total de l’opération (tous locaux confondus)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
     <w:p w14:paraId="0FF42D46" w14:textId="522ECE49" w:rsidR="004748EC" w:rsidRPr="004D4A52" w:rsidRDefault="004748EC" w:rsidP="004748EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4602"/>
         <w:gridCol w:w="4603"/>
@@ -3595,51 +4263,371 @@
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5C595F62" w14:textId="47EFED98" w:rsidR="00EC6223" w:rsidRDefault="00EC6223" w:rsidP="004748EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w14:paraId="60C3D953" w14:textId="1DF8C306" w:rsidR="0069345D" w:rsidRPr="00581693" w:rsidRDefault="0069345D" w:rsidP="0069345D">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5.2 – Coût des locaux éligibles à une subvention FMIS (réservés à l’accueil d’internes, IPA ou assistants médicaux) </w:t>
+      </w:r>
+    </w:p>
     <w:p w14:paraId="46A1BA86" w14:textId="5DF84813" w:rsidR="004E2EAF" w:rsidRDefault="004E2EAF" w:rsidP="004748EC">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="Grilledutableau"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4602"/>
+        <w:gridCol w:w="4603"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="0069345D" w:rsidRPr="007E5349" w14:paraId="1C1A98D8" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A9B84E8" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Nature de la dépense</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B467906" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="299D8C42" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Montant en €</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069345D" w14:paraId="2A640988" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43665A47" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Ingénierie de projet</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A23E65" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1340720D" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069345D" w14:paraId="187F2D7F" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ACE71B5" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t>Construction/ acquisition</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CED1BA6" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F4A828C" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069345D" w14:paraId="61ABB8E5" w14:textId="77777777" w:rsidTr="00ED25E5">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="620125B2" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="610FFF38" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DBEF437" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0069345D" w14:paraId="06D953C2" w14:textId="77777777" w:rsidTr="00671188">
+        <w:trPr>
+          <w:trHeight w:val="70"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4602" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13E11E02" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00671188">
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Autres </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E48ED05" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4603" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EB9BECC" w14:textId="77777777" w:rsidR="0069345D" w:rsidRPr="00671188" w:rsidRDefault="0069345D" w:rsidP="00ED25E5">
+            <w:pPr>
+              <w:autoSpaceDE w:val="0"/>
+              <w:autoSpaceDN w:val="0"/>
+              <w:adjustRightInd w:val="0"/>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:cstheme="minorHAnsi"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3F21B14C" w14:textId="77777777" w:rsidR="0069345D" w:rsidRDefault="0069345D" w:rsidP="004748EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F1DABE" w14:textId="775B38FD" w:rsidR="00A23851" w:rsidRDefault="00A23851" w:rsidP="004748EC">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3661,51 +4649,50 @@
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Plan de f</w:t>
       </w:r>
       <w:r w:rsidRPr="006023E3">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>inancement du projet</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACA5E5E" w14:textId="40717826" w:rsidR="00BD1E7A" w:rsidRDefault="00BD1E7A" w:rsidP="00BD1E7A">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -3885,59 +4872,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="00C87F64">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>, modalités…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1048" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="57F419F4" w14:textId="10F3F942" w:rsidR="00525B44" w:rsidRPr="00C87F64" w:rsidRDefault="00525B44" w:rsidP="00525B44">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C87F64">
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Auto-financement</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5DD31AEB" w14:textId="3304BDDA" w:rsidR="00525B44" w:rsidRPr="005F7E86" w:rsidRDefault="00525B44" w:rsidP="00525B44">
             <w:pPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Franklin Gothic Book" w:hAnsi="Franklin Gothic Book" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:color w:val="FF0000"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00525B44" w:rsidRPr="001176F6" w14:paraId="023F4A99" w14:textId="06BC8DB4" w:rsidTr="00525B44">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="905" w:type="pct"/>
             <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p w14:paraId="763BCE70" w14:textId="77777777" w:rsidR="00525B44" w:rsidRDefault="00525B44" w:rsidP="0041466E">
             <w:pPr>
@@ -5151,431 +6136,639 @@
         </w:rPr>
         <w:t xml:space="preserve"> du dossier</w:t>
       </w:r>
       <w:r w:rsidR="00383496">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimHei" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> et d’instruction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1977360C" w14:textId="77777777" w:rsidR="00383496" w:rsidRDefault="00383496" w:rsidP="00383496">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimHei" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="513F3C19" w14:textId="47186574" w:rsidR="00CC3EA1" w:rsidRPr="00CD0DD3" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+    <w:p w14:paraId="513F3C19" w14:textId="689CA927" w:rsidR="00CC3EA1" w:rsidRPr="001124EB" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00305D70">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Le dossier complet est à adresser à l’ARS </w:t>
       </w:r>
       <w:r w:rsidR="00305D70" w:rsidRPr="00305D70">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:t>AUVERGNE-RHONE-ALPES</w:t>
       </w:r>
       <w:r w:rsidR="00C95EBA">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Pour bénéficier d’une subvention au titre du FMIS 2024, les dossiers devront être adressés avant le </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00490D8D">
+        <w:t xml:space="preserve">. Pour bénéficier d’une subvention au titre du </w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EBA" w:rsidRPr="001124EB">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>25</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C95EBA">
+        <w:t>FMIS 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007638F1" w:rsidRPr="001124EB">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> octobre 2024. Les dossiers arrivés après cette </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="002457D9">
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EBA" w:rsidRPr="001124EB">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">date </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C95EBA">
+        <w:t xml:space="preserve">, les dossiers devront être adressés avant le </w:t>
+      </w:r>
+      <w:r w:rsidR="007638F1" w:rsidRPr="001124EB">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
-        <w:t>seront instruits dans le cadre de l’enveloppe du FMIS 2025.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="01F16C6B" w14:textId="4CAED451" w:rsidR="00CC3EA1" w:rsidRPr="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+        <w:t>12 juin</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EBA" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="007638F1" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="00C95EBA" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:lang w:eastAsia="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01F16C6B" w14:textId="4CAED451" w:rsidR="00CC3EA1" w:rsidRPr="001124EB" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
       <w:pPr>
         <w:pStyle w:val="Sansinterligne"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7969CF5D" w14:textId="77777777" w:rsidR="00490D8D" w:rsidRDefault="00CC3EA1" w:rsidP="00490D8D">
-      <w:pPr>
+    <w:p w14:paraId="758A0011" w14:textId="1237AED9" w:rsidR="000F3B5A" w:rsidRPr="000F3B5A" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’envoi du dossier de candidature s’effectue </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3B5A" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">obligatoirement </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sous forme </w:t>
+      </w:r>
+      <w:r w:rsidR="00305D70" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">dématérialisée </w:t>
+      </w:r>
+      <w:r w:rsidR="000F3B5A" w:rsidRPr="001124EB">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>sur ma démarche numérique</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3B5A" w:rsidRPr="000F3B5A">
+        <w:rPr>
+          <w:bCs/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D895B28" w14:textId="406276F6" w:rsidR="00CC3EA1" w:rsidRPr="000F3B5A" w:rsidRDefault="000F3B5A" w:rsidP="00CC3EA1">
+      <w:r w:rsidRPr="00671188">
+        <w:t xml:space="preserve">Pour toute information vous pouvez vous adresser aux Délégations départementales </w:t>
+      </w:r>
+      <w:r w:rsidR="00305D70" w:rsidRPr="00671188">
         <w:rPr>
           <w:rFonts w:eastAsia="SimHei" w:cstheme="minorHAnsi"/>
         </w:rPr>
-      </w:pPr>
-[...59 lines deleted...]
-    <w:p w14:paraId="3CE18346" w14:textId="5527302C" w:rsidR="00CC3EA1" w:rsidRPr="009F45AF" w:rsidRDefault="00F05585" w:rsidP="00874338">
+        <w:t xml:space="preserve">par messagerie aux adresses électroniques suivantes </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EA1" w:rsidRPr="00671188">
+        <w:t>à :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="297AE9C5" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
-        <w:jc w:val="both"/>
-[...4 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...24 lines deleted...]
-    <w:p w14:paraId="3275EC52" w14:textId="477609F7" w:rsidR="00CC3EA1" w:rsidRDefault="00F05585" w:rsidP="00874338">
+        <w:t>la délégation départementale correspondante :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B66F50B" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="67D395F6" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt01-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3B2CFF05" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt03-offre-de-sante-territorialisee@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="484037EF" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt07-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="62AEB2D9" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt15-questions-hospitalieres@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="631025AB" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt26-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D81EE1B" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ARS-DT38-OFFRE-DE-SOINS-AMBULATOIRE@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7C986B9B" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt42-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E65056D" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt43-offre-de-sante-territorialisee@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="048E2B00" w14:textId="7CDE64DE" w:rsidR="00CC3EA1" w:rsidRDefault="00C60691" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="00C55872">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt63-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="5D1450FA" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId18" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-ara-ambulatoire-rhone@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6F736693" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt73-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39331ADA" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId20" w:history="1">
+        <w:r w:rsidRPr="00D02500">
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>ars-dt74-offre-de-soins-ambulatoire@ars.sante.fr</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="7899E400" w14:textId="77777777" w:rsidR="00CC3EA1" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76C0F965" w14:textId="77777777" w:rsidR="00305D70" w:rsidRDefault="00305D70" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44F317B6" w14:textId="056DC886" w:rsidR="00CC3EA1" w:rsidRPr="00305D70" w:rsidRDefault="00CC3EA1" w:rsidP="00CC3EA1">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00305D70">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Ce dossier de candidature sera accompagné :</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CE18346" w14:textId="5527302C" w:rsidR="00CC3EA1" w:rsidRPr="009F45AF" w:rsidRDefault="00F05585" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
-      <w:r w:rsidR="00CC3EA1">
-[...19 lines deleted...]
-    <w:p w14:paraId="70F7E219" w14:textId="1C5A2832" w:rsidR="00CC3EA1" w:rsidRPr="009F45AF" w:rsidRDefault="00F05585" w:rsidP="00874338">
+      <w:r w:rsidR="00CC3EA1" w:rsidRPr="005D7FE2">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t>es statuts</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EA1" w:rsidRPr="00C3168F">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de l’association ou de la SISA</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3275EC52" w14:textId="477609F7" w:rsidR="00CC3EA1" w:rsidRDefault="00F05585" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>du</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>d</w:t>
+      </w:r>
       <w:r w:rsidR="00CC3EA1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> r</w:t>
+        <w:t>e p</w:t>
       </w:r>
       <w:r w:rsidR="00CC3EA1" w:rsidRPr="009F45AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>elevé d'identité bancaire (RIB) daté, tamponné et signé</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="70A9D0E4" w14:textId="575CFF33" w:rsidR="00CC3EA1" w:rsidRDefault="00F05585" w:rsidP="00874338">
+        <w:t xml:space="preserve">rojet de santé existant </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70F7E219" w14:textId="1C5A2832" w:rsidR="00CC3EA1" w:rsidRPr="009F45AF" w:rsidRDefault="00F05585" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t>du</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EA1">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> r</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC3EA1" w:rsidRPr="009F45AF">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>elevé d'identité bancaire (RIB) daté, tamponné et signé</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70A9D0E4" w14:textId="575CFF33" w:rsidR="00CC3EA1" w:rsidRDefault="00F05585" w:rsidP="00874338">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="14"/>
+        </w:numPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00CC3EA1" w:rsidRPr="009F45AF">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t>es</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> devis </w:t>
+        <w:t xml:space="preserve">es devis </w:t>
       </w:r>
       <w:r w:rsidR="00C95EBA">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t>relatifs aux travaux d’extension envisagés</w:t>
       </w:r>
       <w:r w:rsidR="00CC3EA1">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DBFA5C0" w14:textId="35C3E92A" w:rsidR="00CC3EA1" w:rsidRDefault="00F05585" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="00CC3EA1">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> lettres de soutien des collectivités territoriales et le cas échant des autres </w:t>
+        <w:t xml:space="preserve">es lettres de soutien des collectivités territoriales et le cas échant des autres </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00CC3EA1">
         <w:t>co</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00CC3EA1">
         <w:t>-financeurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7728D7C1" w14:textId="3467D872" w:rsidR="00874338" w:rsidRDefault="00F05585" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidR="008B1D3A" w:rsidRPr="008B1D3A">
-        <w:t>es</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> pièces complémentaires utiles pour l’instruction du dossier</w:t>
+        <w:t>es pièces complémentaires utiles pour l’instruction du dossier</w:t>
       </w:r>
       <w:r w:rsidR="00874338">
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01DE3154" w14:textId="1F7FA110" w:rsidR="00874338" w:rsidRDefault="00874338" w:rsidP="00874338">
+    <w:p w14:paraId="01DE3154" w14:textId="23346B91" w:rsidR="00874338" w:rsidRDefault="00874338" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>Les</w:t>
       </w:r>
       <w:r w:rsidRPr="00874338">
         <w:t xml:space="preserve"> plans</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> avec extension surlignée</w:t>
+        <w:t xml:space="preserve"> avec </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:t xml:space="preserve">extension </w:t>
+      </w:r>
+      <w:r w:rsidR="00321189" w:rsidRPr="00671188">
+        <w:t xml:space="preserve">ou construction </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00671188">
+        <w:t>surlignée</w:t>
       </w:r>
       <w:r w:rsidRPr="00874338">
         <w:t xml:space="preserve"> en couleur</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> sur les plans</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021D020F" w14:textId="58C4775F" w:rsidR="00874338" w:rsidRDefault="00874338" w:rsidP="00874338">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00874338">
         <w:t>Le permis de construire (au minimum : un récépissé de la demande de permis) ou autorisation de travaux ou d’aménagement</w:t>
       </w:r>
     </w:p>
@@ -5622,121 +6815,125 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5BFB37BC" w14:textId="77777777" w:rsidR="007E05A1" w:rsidRPr="00C87F64" w:rsidRDefault="00333D65" w:rsidP="00C95EBA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C87F64">
         <w:t>De l</w:t>
       </w:r>
       <w:r w:rsidR="00C95EBA" w:rsidRPr="00C87F64">
         <w:t>’engagement des professionnels médicaux sur leur participation</w:t>
       </w:r>
       <w:r w:rsidR="007E05A1" w:rsidRPr="00C87F64">
         <w:t> :</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF41E0F" w14:textId="50AF8F3B" w:rsidR="007E05A1" w:rsidRPr="00C87F64" w:rsidRDefault="00C95EBA" w:rsidP="007E05A1">
-      <w:pPr>
+    <w:p w14:paraId="5AF41E0F" w14:textId="50AF8F3B" w:rsidR="007E05A1" w:rsidRPr="00C87F64" w:rsidRDefault="00C95EBA" w:rsidP="007638F1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C87F64">
-        <w:t>aux</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> dispositifs départementaux de perman</w:t>
+        <w:t>aux dispositifs départementaux de perman</w:t>
       </w:r>
       <w:r w:rsidR="007E05A1" w:rsidRPr="00C87F64">
         <w:t>ences des soins ambulatoires (PDSA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D503E03" w14:textId="1E768CDB" w:rsidR="00C95EBA" w:rsidRPr="00C87F64" w:rsidRDefault="007E05A1" w:rsidP="007E05A1">
-      <w:pPr>
+    <w:p w14:paraId="6D503E03" w14:textId="1E768CDB" w:rsidR="00C95EBA" w:rsidRPr="00C87F64" w:rsidRDefault="007E05A1" w:rsidP="007638F1">
+      <w:pPr>
+        <w:pStyle w:val="Paragraphedeliste"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00C87F64">
         <w:t>au</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C95EBA" w:rsidRPr="00C87F64">
         <w:t xml:space="preserve"> service d’accès aux soins</w:t>
       </w:r>
       <w:r w:rsidRPr="00C87F64">
         <w:t xml:space="preserve"> (SAS) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3200CE90" w14:textId="7064C6DD" w:rsidR="00333D65" w:rsidRPr="00C87F64" w:rsidRDefault="00333D65" w:rsidP="00C95EBA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C87F64">
         <w:t xml:space="preserve">D’un courrier d’engagement nominatif et daté du nouveau professionnel de santé rejoignant la MSP ou d’une promesse d’embauche par la MSP du ou des nouveaux professionnels </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DD814D4" w14:textId="7683EA16" w:rsidR="00C95EBA" w:rsidRPr="00C87F64" w:rsidRDefault="00333D65" w:rsidP="00C95EBA">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00C87F64">
+        <w:lastRenderedPageBreak/>
         <w:t>De l</w:t>
       </w:r>
       <w:r w:rsidR="00C95EBA" w:rsidRPr="00C87F64">
         <w:t xml:space="preserve">’engagement de la MSP à maintenir l’affectation des biens financés à l’usage exclusif d’une activité de MSP </w:t>
       </w:r>
       <w:r w:rsidR="0056175D" w:rsidRPr="00C87F64">
         <w:t>pendant une durée de 10 ans</w:t>
       </w:r>
       <w:r w:rsidR="00A07FD1" w:rsidRPr="00C87F64">
         <w:t> ;</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04830BB7" w14:textId="77777777" w:rsidR="00C95EBA" w:rsidRPr="00874338" w:rsidRDefault="00C95EBA" w:rsidP="00C95EBA">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B2AF7E5" w14:textId="77777777" w:rsidR="00FB7F75" w:rsidRDefault="00FB7F75" w:rsidP="00FB7F75">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
@@ -5889,75 +7086,60 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>- L</w:t>
       </w:r>
       <w:r w:rsidR="00B57D23">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>’équité territoriale au sein de la région</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210EDF76" w14:textId="46EA4451" w:rsidR="00490D8D" w:rsidRDefault="00490D8D">
-[...12 lines deleted...]
-    <w:p w14:paraId="244BA4FB" w14:textId="77777777" w:rsidR="002220D4" w:rsidRPr="002220D4" w:rsidRDefault="002220D4" w:rsidP="002220D4">
+    <w:p w14:paraId="210EDF76" w14:textId="77777777" w:rsidR="002220D4" w:rsidRPr="002220D4" w:rsidRDefault="002220D4" w:rsidP="002220D4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="SimHei" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="7171E03F" w14:textId="1FFF6D24" w:rsidR="00C95EBA" w:rsidRDefault="00C95EBA" w:rsidP="00C95EBA">
       <w:pPr>
         <w:keepNext/>
         <w:keepLines/>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimHei" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="1F497D"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="SimHei" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6291,65 +7473,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="22AC46DA" w14:textId="77777777" w:rsidR="0056175D" w:rsidRPr="005A1583" w:rsidRDefault="0056175D" w:rsidP="0056175D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1583">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Nécessité d’une équipe </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, avec examen en priorité des projets intégrant des assistants médicaux (pour répondre aux difficultés immobilières relatives à l’accueil de ce nouveau métier) ; </w:t>
+        <w:t xml:space="preserve"> Nécessité d’une équipe pluriprofessionnelle, avec examen en priorité des projets intégrant des assistants médicaux (pour répondre aux difficultés immobilières relatives à l’accueil de ce nouveau métier) ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4626EC11" w14:textId="77777777" w:rsidR="0056175D" w:rsidRPr="005A1583" w:rsidRDefault="0056175D" w:rsidP="0056175D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1583">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
@@ -6383,50 +7551,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="2C80DFEC" w14:textId="77777777" w:rsidR="0056175D" w:rsidRPr="005A1583" w:rsidRDefault="0056175D" w:rsidP="0056175D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1583">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Prévoir des espaces de rencontres et de convivialité pour favoriser les échanges entre professionnels (salle polyvalente pouvant être utilisée comme une salle de réunion, espace de détente et de convivialité, bureau du coordinateur selon la taille du projet, vestiaires professionnels) ; </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="671B1ABA" w14:textId="77777777" w:rsidR="0056175D" w:rsidRPr="005A1583" w:rsidRDefault="0056175D" w:rsidP="0056175D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1583">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
@@ -6477,339 +7646,330 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005A1583">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
         <w:t xml:space="preserve">Le cas échéant, adosser la MSP à des équipements de santé complémentaires (laboratoire de biologie médicale, pharmacie) en prévoyant des connexions avec l’équipement principal. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BE7D753" w14:textId="579E2981" w:rsidR="008C6E3B" w:rsidRPr="0024134C" w:rsidRDefault="008C6E3B" w:rsidP="0024134C">
       <w:pPr>
         <w:pStyle w:val="Signature1"/>
         <w:ind w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="008C6E3B" w:rsidRPr="0024134C" w:rsidSect="00CA0A2F">
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1274" w:bottom="1276" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
-[...12 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3C2F0D8D" w14:textId="77777777" w:rsidR="00BE2F99" w:rsidRDefault="00BE2F99" w:rsidP="00A3775A">
+    <w:p w14:paraId="4BAD9707" w14:textId="77777777" w:rsidR="008570DB" w:rsidRDefault="008570DB" w:rsidP="00A3775A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="330E11A8" w14:textId="77777777" w:rsidR="00BE2F99" w:rsidRDefault="00BE2F99" w:rsidP="00A3775A">
+    <w:p w14:paraId="3B26E8E1" w14:textId="77777777" w:rsidR="008570DB" w:rsidRDefault="008570DB" w:rsidP="00A3775A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Book">
     <w:panose1 w:val="020B0503020102020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Marianne">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="0000000F" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial Black">
+    <w:panose1 w:val="020B0A04020102020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00002AF" w:usb1="400078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="SimHei">
     <w:altName w:val="黑体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1739238021"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
-    <w:sdtEndPr/>
     <w:sdtContent>
       <w:sdt>
         <w:sdtPr>
           <w:id w:val="860082579"/>
           <w:docPartObj>
             <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
             <w:docPartUnique/>
           </w:docPartObj>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:p w14:paraId="65969A6C" w14:textId="10DDD8B8" w:rsidR="00BF7796" w:rsidRDefault="00BF7796">
+          <w:p w14:paraId="65969A6C" w14:textId="0B0C102D" w:rsidR="00BF7796" w:rsidRDefault="00BF7796">
             <w:pPr>
               <w:pStyle w:val="Pieddepage"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Page </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>PAGE</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00490D8D">
+            <w:r w:rsidR="00105BDB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> sur </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:instrText>NUMPAGES</w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="00490D8D">
+            <w:r w:rsidR="00105BDB">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:sdtContent>
       </w:sdt>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="378C8E4E" w14:textId="60C7A1CA" w:rsidR="00DE395A" w:rsidRDefault="00DE395A" w:rsidP="006403B6">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="40D3B29D" w14:textId="77777777" w:rsidR="00BE2F99" w:rsidRDefault="00BE2F99" w:rsidP="00A3775A">
+    <w:p w14:paraId="60A996E9" w14:textId="77777777" w:rsidR="008570DB" w:rsidRDefault="008570DB" w:rsidP="00A3775A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5DCCF375" w14:textId="77777777" w:rsidR="00BE2F99" w:rsidRDefault="00BE2F99" w:rsidP="00A3775A">
+    <w:p w14:paraId="164B1727" w14:textId="77777777" w:rsidR="008570DB" w:rsidRDefault="008570DB" w:rsidP="00A3775A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="D2055A9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D54CD3E5"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
@@ -10911,101 +12071,214 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F23FC6"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="8DBCF046"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1068" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1788" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2508" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3228" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3948" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4668" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5388" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6108" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6828" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6962E396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38DC8CE1"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="ideographDigital"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6F974015"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="794CE168"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11074,51 +12347,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FAF52EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FA0417C0"/>
     <w:lvl w:ilvl="0" w:tplc="981AB834">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -11164,51 +12437,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="73C52716"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="33049354"/>
     <w:lvl w:ilvl="0" w:tplc="66C62176">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -11276,51 +12549,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="75656460"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="19D68744"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
@@ -11365,51 +12638,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="76712D01"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7D34AF4E"/>
     <w:lvl w:ilvl="0" w:tplc="FFC6D726">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="435"/>
         </w:tabs>
         <w:ind w:left="435" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:eastAsia="Times New Roman" w:hAnsi="Wingdings" w:hint="default"/>
         <w:color w:val="auto"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -11506,51 +12779,51 @@
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7E8059CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="672EBF18"/>
     <w:lvl w:ilvl="0" w:tplc="06E0437C">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
         <w:b/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -11619,651 +12892,715 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="1" w16cid:durableId="838733567">
+    <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1063404304">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="45"/>
+  <w:num w:numId="3" w16cid:durableId="1040786486">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2100828374">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1860006066">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1885216335">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1911424350">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1435980546">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="502085856">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1009799">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2083797633">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1210266461">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1805191577">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="945621937">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1394157536">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="730080494">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="307517002">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="313532237">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="1167205118">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="84304877">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1443914060">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1823696425">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="1788618790">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1380863234">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="16">
-[...26 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1222910111">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1442143849">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="1858888795">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1342975060">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1144280217">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="1232305022">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="186061995">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="185795241">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1172834615">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="2105880429">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1718314367">
     <w:abstractNumId w:val="10"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="1911378219">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="94792660">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="1644433856">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="818958055">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="212885048">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="1314870394">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="42">
-    <w:abstractNumId w:val="42"/>
+  <w:num w:numId="42" w16cid:durableId="1429085470">
+    <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="43">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="43" w16cid:durableId="303242977">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1148401001">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1688096701">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="46">
+  <w:num w:numId="46" w16cid:durableId="70780060">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="47">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="47" w16cid:durableId="1210801035">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="48" w16cid:durableId="1887401907">
+    <w:abstractNumId w:val="39"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="6" w:nlCheck="1" w:checkStyle="0"/>
   <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="0" w:nlCheck="1" w:checkStyle="0"/>
-  <w:activeWritingStyle w:appName="MSWord" w:lang="fr-FR" w:vendorID="64" w:dllVersion="131078" w:nlCheck="1" w:checkStyle="0"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E05136"/>
     <w:rsid w:val="00007E47"/>
     <w:rsid w:val="000112CA"/>
     <w:rsid w:val="000204B0"/>
     <w:rsid w:val="0002213A"/>
+    <w:rsid w:val="000233B5"/>
+    <w:rsid w:val="0005248A"/>
     <w:rsid w:val="0007098A"/>
     <w:rsid w:val="00081EFC"/>
+    <w:rsid w:val="00086F50"/>
     <w:rsid w:val="000949AC"/>
     <w:rsid w:val="000A2C36"/>
     <w:rsid w:val="000B5674"/>
     <w:rsid w:val="000C5140"/>
     <w:rsid w:val="000D1B82"/>
+    <w:rsid w:val="000D7A09"/>
     <w:rsid w:val="000E119F"/>
+    <w:rsid w:val="000F134D"/>
+    <w:rsid w:val="000F3B5A"/>
+    <w:rsid w:val="001009CF"/>
     <w:rsid w:val="00104A0D"/>
     <w:rsid w:val="00105A69"/>
     <w:rsid w:val="00105BDB"/>
     <w:rsid w:val="0010750E"/>
+    <w:rsid w:val="001124EB"/>
     <w:rsid w:val="00113235"/>
     <w:rsid w:val="00115A5A"/>
     <w:rsid w:val="00117EDF"/>
     <w:rsid w:val="00120F5E"/>
     <w:rsid w:val="00121CA8"/>
+    <w:rsid w:val="001402B0"/>
     <w:rsid w:val="001404EF"/>
     <w:rsid w:val="00140ACF"/>
     <w:rsid w:val="00144786"/>
     <w:rsid w:val="00161A1E"/>
+    <w:rsid w:val="00180402"/>
     <w:rsid w:val="001819A9"/>
     <w:rsid w:val="001922CA"/>
+    <w:rsid w:val="001A525A"/>
+    <w:rsid w:val="001A5713"/>
     <w:rsid w:val="001A62D5"/>
     <w:rsid w:val="001C4734"/>
     <w:rsid w:val="001C707E"/>
     <w:rsid w:val="001D1664"/>
     <w:rsid w:val="001D35C4"/>
     <w:rsid w:val="001E1A0D"/>
     <w:rsid w:val="001E1AA7"/>
     <w:rsid w:val="001F08C4"/>
     <w:rsid w:val="001F189D"/>
     <w:rsid w:val="001F56EB"/>
     <w:rsid w:val="002220D4"/>
     <w:rsid w:val="002326C1"/>
     <w:rsid w:val="00232D52"/>
     <w:rsid w:val="00233F96"/>
     <w:rsid w:val="002404B4"/>
     <w:rsid w:val="0024134C"/>
     <w:rsid w:val="002457D9"/>
     <w:rsid w:val="00245868"/>
     <w:rsid w:val="00246F77"/>
     <w:rsid w:val="002600BC"/>
     <w:rsid w:val="00265D73"/>
     <w:rsid w:val="002711D3"/>
     <w:rsid w:val="002713C2"/>
     <w:rsid w:val="002752BC"/>
     <w:rsid w:val="00277960"/>
     <w:rsid w:val="002830EF"/>
     <w:rsid w:val="002A339C"/>
+    <w:rsid w:val="002C047D"/>
     <w:rsid w:val="002C3D36"/>
+    <w:rsid w:val="002C7977"/>
     <w:rsid w:val="002D1606"/>
     <w:rsid w:val="002D1808"/>
     <w:rsid w:val="002E4019"/>
     <w:rsid w:val="00305D70"/>
     <w:rsid w:val="00306AB7"/>
     <w:rsid w:val="003077CF"/>
     <w:rsid w:val="003107D4"/>
+    <w:rsid w:val="00321189"/>
     <w:rsid w:val="00325233"/>
     <w:rsid w:val="00326B4E"/>
+    <w:rsid w:val="0032743B"/>
     <w:rsid w:val="00333D65"/>
     <w:rsid w:val="00342E2B"/>
     <w:rsid w:val="00346596"/>
     <w:rsid w:val="003516D8"/>
     <w:rsid w:val="00356BCC"/>
     <w:rsid w:val="0035788A"/>
     <w:rsid w:val="003601CD"/>
     <w:rsid w:val="003722A4"/>
     <w:rsid w:val="00383496"/>
+    <w:rsid w:val="00384E72"/>
     <w:rsid w:val="003A0AFD"/>
     <w:rsid w:val="003B75A2"/>
     <w:rsid w:val="003C2CC6"/>
     <w:rsid w:val="003E0C24"/>
     <w:rsid w:val="003E3005"/>
     <w:rsid w:val="003E5B54"/>
     <w:rsid w:val="003F0508"/>
     <w:rsid w:val="003F05AF"/>
     <w:rsid w:val="003F24A1"/>
     <w:rsid w:val="003F759B"/>
     <w:rsid w:val="00401E6C"/>
     <w:rsid w:val="0041466E"/>
     <w:rsid w:val="0041690C"/>
+    <w:rsid w:val="00422FA5"/>
     <w:rsid w:val="00424571"/>
     <w:rsid w:val="00424D5B"/>
     <w:rsid w:val="004355C6"/>
     <w:rsid w:val="00440A48"/>
     <w:rsid w:val="00443196"/>
     <w:rsid w:val="00450426"/>
     <w:rsid w:val="004510A5"/>
     <w:rsid w:val="004513B3"/>
     <w:rsid w:val="004703B8"/>
     <w:rsid w:val="004748EC"/>
     <w:rsid w:val="00481DFE"/>
     <w:rsid w:val="00486468"/>
     <w:rsid w:val="00487F17"/>
-    <w:rsid w:val="00490D8D"/>
     <w:rsid w:val="004955EB"/>
     <w:rsid w:val="004A097F"/>
     <w:rsid w:val="004A203D"/>
     <w:rsid w:val="004A61F4"/>
     <w:rsid w:val="004B1460"/>
     <w:rsid w:val="004B49A6"/>
     <w:rsid w:val="004C1E09"/>
     <w:rsid w:val="004C64B0"/>
     <w:rsid w:val="004C69A7"/>
     <w:rsid w:val="004D3310"/>
     <w:rsid w:val="004D3A6F"/>
     <w:rsid w:val="004D4A52"/>
     <w:rsid w:val="004E2EAF"/>
+    <w:rsid w:val="004E738E"/>
     <w:rsid w:val="004F3900"/>
     <w:rsid w:val="004F53A3"/>
     <w:rsid w:val="00514315"/>
     <w:rsid w:val="00521605"/>
     <w:rsid w:val="00525B44"/>
+    <w:rsid w:val="00525BAE"/>
     <w:rsid w:val="005318E3"/>
     <w:rsid w:val="00534417"/>
     <w:rsid w:val="00537B7B"/>
     <w:rsid w:val="005443E2"/>
     <w:rsid w:val="00553DA8"/>
     <w:rsid w:val="00555D22"/>
+    <w:rsid w:val="00556045"/>
     <w:rsid w:val="0056175D"/>
     <w:rsid w:val="00580C40"/>
+    <w:rsid w:val="00581693"/>
+    <w:rsid w:val="005A0CFE"/>
     <w:rsid w:val="005A1583"/>
     <w:rsid w:val="005C41F4"/>
+    <w:rsid w:val="005C54AF"/>
     <w:rsid w:val="005C6300"/>
     <w:rsid w:val="005D3FA9"/>
     <w:rsid w:val="005D7FE2"/>
     <w:rsid w:val="005E2B6A"/>
     <w:rsid w:val="005E697D"/>
     <w:rsid w:val="005F6BB9"/>
     <w:rsid w:val="005F7E86"/>
     <w:rsid w:val="006023E3"/>
     <w:rsid w:val="00624BEA"/>
     <w:rsid w:val="00625E66"/>
     <w:rsid w:val="00627E87"/>
     <w:rsid w:val="006403B6"/>
     <w:rsid w:val="00647E4C"/>
     <w:rsid w:val="00651039"/>
     <w:rsid w:val="006535B6"/>
     <w:rsid w:val="0067069E"/>
+    <w:rsid w:val="00671188"/>
+    <w:rsid w:val="00671D82"/>
     <w:rsid w:val="006923DB"/>
+    <w:rsid w:val="0069345D"/>
     <w:rsid w:val="006A1882"/>
     <w:rsid w:val="006B1BAA"/>
     <w:rsid w:val="006B2FCD"/>
     <w:rsid w:val="006C3186"/>
+    <w:rsid w:val="006C361A"/>
     <w:rsid w:val="006C6E09"/>
     <w:rsid w:val="006D777B"/>
     <w:rsid w:val="006E591E"/>
     <w:rsid w:val="006F50A5"/>
     <w:rsid w:val="007240F7"/>
     <w:rsid w:val="00730BB4"/>
     <w:rsid w:val="00731348"/>
+    <w:rsid w:val="0074244D"/>
     <w:rsid w:val="0075059A"/>
     <w:rsid w:val="00757FEC"/>
+    <w:rsid w:val="007638F1"/>
     <w:rsid w:val="00765D20"/>
+    <w:rsid w:val="007864DC"/>
     <w:rsid w:val="00790E2B"/>
+    <w:rsid w:val="0079367E"/>
     <w:rsid w:val="007A604E"/>
     <w:rsid w:val="007B34C5"/>
     <w:rsid w:val="007B3842"/>
     <w:rsid w:val="007B3C14"/>
     <w:rsid w:val="007B57DB"/>
     <w:rsid w:val="007C4B19"/>
     <w:rsid w:val="007C5507"/>
     <w:rsid w:val="007D3E57"/>
+    <w:rsid w:val="007D4359"/>
     <w:rsid w:val="007E05A1"/>
     <w:rsid w:val="007E3273"/>
     <w:rsid w:val="007E5349"/>
     <w:rsid w:val="007F3F21"/>
     <w:rsid w:val="007F4D42"/>
+    <w:rsid w:val="007F596D"/>
     <w:rsid w:val="00802B44"/>
     <w:rsid w:val="008069D5"/>
     <w:rsid w:val="008222F7"/>
     <w:rsid w:val="00827B76"/>
     <w:rsid w:val="00835D53"/>
     <w:rsid w:val="008415C8"/>
+    <w:rsid w:val="008570DB"/>
     <w:rsid w:val="00870FFB"/>
     <w:rsid w:val="00874338"/>
     <w:rsid w:val="00882CD9"/>
     <w:rsid w:val="008A179B"/>
+    <w:rsid w:val="008A18E2"/>
     <w:rsid w:val="008B1D3A"/>
     <w:rsid w:val="008C47C5"/>
     <w:rsid w:val="008C6E3B"/>
+    <w:rsid w:val="008C71EA"/>
     <w:rsid w:val="008D2CB5"/>
     <w:rsid w:val="008D32ED"/>
     <w:rsid w:val="008E0DC5"/>
     <w:rsid w:val="008E3B6C"/>
     <w:rsid w:val="008E4696"/>
     <w:rsid w:val="008E6EC5"/>
     <w:rsid w:val="008F26DD"/>
     <w:rsid w:val="009131B9"/>
     <w:rsid w:val="00915852"/>
     <w:rsid w:val="00924E1A"/>
+    <w:rsid w:val="00927247"/>
     <w:rsid w:val="009275F9"/>
     <w:rsid w:val="00927DFD"/>
     <w:rsid w:val="00930F32"/>
     <w:rsid w:val="0093702F"/>
     <w:rsid w:val="00937583"/>
     <w:rsid w:val="00937C67"/>
     <w:rsid w:val="0094446E"/>
     <w:rsid w:val="009466AF"/>
     <w:rsid w:val="0094674F"/>
     <w:rsid w:val="00951A47"/>
     <w:rsid w:val="00953D3E"/>
     <w:rsid w:val="00961E19"/>
     <w:rsid w:val="00962958"/>
     <w:rsid w:val="0096506C"/>
     <w:rsid w:val="00966C48"/>
     <w:rsid w:val="00967ADD"/>
     <w:rsid w:val="009708C3"/>
     <w:rsid w:val="00970CBA"/>
+    <w:rsid w:val="00974E23"/>
+    <w:rsid w:val="00975356"/>
     <w:rsid w:val="009915AE"/>
+    <w:rsid w:val="009929C2"/>
     <w:rsid w:val="009A5B19"/>
     <w:rsid w:val="009A72EF"/>
     <w:rsid w:val="009B5072"/>
     <w:rsid w:val="009C05BF"/>
     <w:rsid w:val="009C29AD"/>
     <w:rsid w:val="009D050C"/>
     <w:rsid w:val="009D4505"/>
+    <w:rsid w:val="009E6270"/>
+    <w:rsid w:val="009F3048"/>
     <w:rsid w:val="009F45AF"/>
     <w:rsid w:val="00A0007D"/>
     <w:rsid w:val="00A07FD1"/>
     <w:rsid w:val="00A23851"/>
     <w:rsid w:val="00A3775A"/>
     <w:rsid w:val="00A44C60"/>
     <w:rsid w:val="00A545E9"/>
     <w:rsid w:val="00A578D9"/>
     <w:rsid w:val="00A64CC9"/>
     <w:rsid w:val="00A738AD"/>
     <w:rsid w:val="00A80733"/>
     <w:rsid w:val="00A858AE"/>
     <w:rsid w:val="00A85F2C"/>
     <w:rsid w:val="00A966A2"/>
     <w:rsid w:val="00AA1C9E"/>
     <w:rsid w:val="00AA5F11"/>
     <w:rsid w:val="00AB11C4"/>
     <w:rsid w:val="00AC632C"/>
     <w:rsid w:val="00AE61C3"/>
     <w:rsid w:val="00AF0D42"/>
     <w:rsid w:val="00AF267B"/>
     <w:rsid w:val="00B0688B"/>
     <w:rsid w:val="00B10C3D"/>
     <w:rsid w:val="00B137B4"/>
     <w:rsid w:val="00B17171"/>
     <w:rsid w:val="00B200A4"/>
     <w:rsid w:val="00B306DC"/>
     <w:rsid w:val="00B35AD5"/>
+    <w:rsid w:val="00B44BC9"/>
     <w:rsid w:val="00B4603E"/>
     <w:rsid w:val="00B5163E"/>
     <w:rsid w:val="00B5336A"/>
+    <w:rsid w:val="00B53A94"/>
     <w:rsid w:val="00B554DA"/>
     <w:rsid w:val="00B57D23"/>
     <w:rsid w:val="00B679AA"/>
+    <w:rsid w:val="00B85DDF"/>
     <w:rsid w:val="00B90EC6"/>
+    <w:rsid w:val="00BC1EAC"/>
+    <w:rsid w:val="00BC22CB"/>
     <w:rsid w:val="00BC6E09"/>
     <w:rsid w:val="00BD1E7A"/>
     <w:rsid w:val="00BD53FE"/>
     <w:rsid w:val="00BD63AF"/>
     <w:rsid w:val="00BD7DC0"/>
-    <w:rsid w:val="00BE2F99"/>
+    <w:rsid w:val="00BE169B"/>
     <w:rsid w:val="00BE55E8"/>
+    <w:rsid w:val="00BE5DD0"/>
     <w:rsid w:val="00BE63EB"/>
     <w:rsid w:val="00BF1B33"/>
     <w:rsid w:val="00BF6666"/>
     <w:rsid w:val="00BF6FD6"/>
     <w:rsid w:val="00BF7796"/>
     <w:rsid w:val="00C06A2B"/>
+    <w:rsid w:val="00C46735"/>
     <w:rsid w:val="00C467DF"/>
     <w:rsid w:val="00C60691"/>
+    <w:rsid w:val="00C626DE"/>
     <w:rsid w:val="00C73F9E"/>
     <w:rsid w:val="00C81794"/>
     <w:rsid w:val="00C87F64"/>
     <w:rsid w:val="00C92CC5"/>
     <w:rsid w:val="00C95EBA"/>
     <w:rsid w:val="00C960E9"/>
     <w:rsid w:val="00CA08FF"/>
     <w:rsid w:val="00CA0A2F"/>
     <w:rsid w:val="00CA6D5E"/>
     <w:rsid w:val="00CB0CD7"/>
     <w:rsid w:val="00CB2E1B"/>
     <w:rsid w:val="00CB748B"/>
     <w:rsid w:val="00CC3EA1"/>
     <w:rsid w:val="00CC5700"/>
     <w:rsid w:val="00CD0DD3"/>
     <w:rsid w:val="00CD1FC3"/>
     <w:rsid w:val="00CD6993"/>
     <w:rsid w:val="00CE4DAC"/>
     <w:rsid w:val="00CF75B0"/>
     <w:rsid w:val="00D03D35"/>
+    <w:rsid w:val="00D03D57"/>
     <w:rsid w:val="00D04E1E"/>
     <w:rsid w:val="00D2269F"/>
     <w:rsid w:val="00D37EB1"/>
     <w:rsid w:val="00D44709"/>
     <w:rsid w:val="00D458DE"/>
     <w:rsid w:val="00D52D48"/>
+    <w:rsid w:val="00D552D0"/>
     <w:rsid w:val="00D605EF"/>
     <w:rsid w:val="00DA61E6"/>
     <w:rsid w:val="00DA681D"/>
     <w:rsid w:val="00DB6E2B"/>
     <w:rsid w:val="00DC57C2"/>
+    <w:rsid w:val="00DD137D"/>
     <w:rsid w:val="00DD237C"/>
     <w:rsid w:val="00DE0C07"/>
     <w:rsid w:val="00DE2E57"/>
     <w:rsid w:val="00DE395A"/>
+    <w:rsid w:val="00DE6E4E"/>
+    <w:rsid w:val="00DF22E8"/>
     <w:rsid w:val="00DF6887"/>
     <w:rsid w:val="00DF6E1E"/>
     <w:rsid w:val="00E05136"/>
     <w:rsid w:val="00E17596"/>
     <w:rsid w:val="00E27F1D"/>
     <w:rsid w:val="00E37E3E"/>
+    <w:rsid w:val="00E432CC"/>
     <w:rsid w:val="00E442CF"/>
     <w:rsid w:val="00E444AB"/>
     <w:rsid w:val="00E4730D"/>
     <w:rsid w:val="00E50BC6"/>
     <w:rsid w:val="00E72BA3"/>
     <w:rsid w:val="00E86F87"/>
     <w:rsid w:val="00E91258"/>
+    <w:rsid w:val="00E9616A"/>
     <w:rsid w:val="00E97574"/>
     <w:rsid w:val="00EA3090"/>
     <w:rsid w:val="00EB2365"/>
     <w:rsid w:val="00EB7512"/>
     <w:rsid w:val="00EC6223"/>
     <w:rsid w:val="00EE1209"/>
     <w:rsid w:val="00EF0B16"/>
     <w:rsid w:val="00EF266B"/>
     <w:rsid w:val="00EF6143"/>
     <w:rsid w:val="00F01DFF"/>
     <w:rsid w:val="00F05585"/>
     <w:rsid w:val="00F05D89"/>
     <w:rsid w:val="00F15410"/>
     <w:rsid w:val="00F2525D"/>
     <w:rsid w:val="00F27E3D"/>
     <w:rsid w:val="00F310C2"/>
     <w:rsid w:val="00F339A0"/>
     <w:rsid w:val="00F3558C"/>
+    <w:rsid w:val="00F43022"/>
     <w:rsid w:val="00F50353"/>
     <w:rsid w:val="00F5040F"/>
     <w:rsid w:val="00F57299"/>
     <w:rsid w:val="00F61AA3"/>
     <w:rsid w:val="00F6225B"/>
     <w:rsid w:val="00F83BFB"/>
     <w:rsid w:val="00F85378"/>
+    <w:rsid w:val="00F8578A"/>
     <w:rsid w:val="00F97655"/>
     <w:rsid w:val="00FA0327"/>
+    <w:rsid w:val="00FB04A3"/>
     <w:rsid w:val="00FB4FDB"/>
     <w:rsid w:val="00FB7F75"/>
     <w:rsid w:val="00FD6DFB"/>
     <w:rsid w:val="00FE0019"/>
+    <w:rsid w:val="00FE1E2A"/>
     <w:rsid w:val="00FE2E35"/>
     <w:rsid w:val="00FF3AF4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="23470092"/>
   <w15:docId w15:val="{E0DC7997-9FFB-44E1-A48F-B6AD712C8D51}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12591,50 +13928,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -12991,51 +14333,51 @@
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tm1">
     <w:name w:val="tm1"/>
     <w:basedOn w:val="Corpsdetexte"/>
     <w:rsid w:val="003F24A1"/>
     <w:pPr>
       <w:widowControl/>
       <w:autoSpaceDE/>
       <w:autoSpaceDN/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:lang w:eastAsia="fr-FR"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="437800358">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="537200340">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -13185,51 +14527,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1900165572">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId34" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId33" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.demarches-simplifiees.fr/commencer/candidature-soutien-a-l-investissementimmo2024" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt26-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-ara-ambulatoire-rhone@ars.sante.fr" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt15-questions-hospitalieres@ars.sante.fr" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt63-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt43-offre-de-sante-territorialisee@ars.sante.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt74-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt07-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt42-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt03-offre-de-sante-territorialisee@ars.sante.fr" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt73-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-dt01-offre-de-soins-ambulatoire@ars.sante.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ARS-DT38-OFFRE-DE-SOINS-AMBULATOIRE@ars.sante.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -13482,78 +14824,107 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D70B2F2D-6A85-4865-B854-E9ABF58F6DAA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7264422-B044-45EF-BA8C-DAB0E8E0A81B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>9615</Characters>
+  <Pages>9</Pages>
+  <Words>2151</Words>
+  <Characters>11834</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>80</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>98</Lines>
+  <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Ministère de la Santé</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11341</CharactersWithSpaces>
+  <CharactersWithSpaces>13958</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Ministere</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SetDate">
+    <vt:lpwstr>2026-02-26T08:54:11Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Name">
+    <vt:lpwstr>[Prod v5] C1 - Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_SiteId">
+    <vt:lpwstr>035e5292-5a25-4509-bb08-a555f7d31a8b</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ActionId">
+    <vt:lpwstr>0377ef50-200f-4cb8-96e9-b807603f63b0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+</Properties>
+</file>