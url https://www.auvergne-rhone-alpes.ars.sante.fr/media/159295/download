--- v0 (2026-04-05)
+++ v1 (2026-05-30)
@@ -3755,51 +3755,926 @@
       <w:r w:rsidRPr="00313610">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Cette année l’accent a été mis sur deux actions maximum. </w:t>
       </w:r>
       <w:r w:rsidR="00313610" w:rsidRPr="00313610">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>L’ARS a souhaité un recentrage sur deux actions maximum, tant sur le secteur enfant qu’adulte. Il s’agit de bien expliquer dans chaque action les activités envisagées.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA84303" w14:textId="77777777" w:rsidR="00313610" w:rsidRPr="00313610" w:rsidRDefault="00313610" w:rsidP="00C7261F">
+    <w:p w14:paraId="2EA84303" w14:textId="77777777" w:rsidR="00313610" w:rsidRDefault="00313610" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AB68364" w14:textId="77777777" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7660312F" w14:textId="2604D49B" w:rsidR="002C247A" w:rsidRPr="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>NOUVEAUTE</w:t>
+      </w:r>
+      <w:r w:rsidR="00ED74F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> au 20/04/2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B321108" w14:textId="77777777" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DDED8F5" w14:textId="3C07270F" w:rsidR="004324F2" w:rsidRDefault="004324F2" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les accueils de jour médicalisés </w:t>
+      </w:r>
+      <w:r w:rsidR="006019E6" w:rsidRPr="00491E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>et les établissements d’accueil non médicalisés</w:t>
+      </w:r>
+      <w:r w:rsidR="006019E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>peuvent-ils être valorisés comme partenaires du projet ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F4AAF97" w14:textId="77777777" w:rsidR="004324F2" w:rsidRDefault="004324F2" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0C73D236" w14:textId="3036A93C" w:rsidR="004324F2" w:rsidRPr="004324F2" w:rsidRDefault="004324F2" w:rsidP="004324F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Les projets doivent impliquer des établissements d’hébergement prioritairement de type EAM/ MAS, auxquels sont ajoutés les ESAT et secondairement, pour les personnes qui seraient à domicile, les SAMSAH. L’accueil de jour ne fait pas l’objet du ciblage prévu dans le cahier des charges</w:t>
+      </w:r>
+      <w:r w:rsidR="006019E6" w:rsidRPr="00491E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, de même que les établissements d’accueil non médicalisés.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01800B74" w14:textId="411D8E9A" w:rsidR="004324F2" w:rsidRPr="004324F2" w:rsidRDefault="004324F2" w:rsidP="004324F2">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Il est important de chercher des partenariats sur le territoire et d’impliquer d’autres structures du secteur handicap, en proximité </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pour </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>le déploiement du projet et l’éventuel partage de ressources mobilisées dans le cadre de ce projet.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F67E992" w14:textId="77777777" w:rsidR="004324F2" w:rsidRPr="002C247A" w:rsidRDefault="004324F2" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="240C73EC" w14:textId="5F3BFD9C" w:rsidR="0099638D" w:rsidRPr="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Pouvons</w:t>
+      </w:r>
+      <w:r w:rsidR="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nous </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">valoriser dans le projet </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">des installations déjà mis en place partiellement ou totalement ? et </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">mettre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en autofinancement ce qui est déjà installé</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>, avec une demande de financement pour les aménagements futurs ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF22489" w14:textId="77777777" w:rsidR="002C247A" w:rsidRPr="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0A8A2EC0" w14:textId="2FCAEC7F" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le financement ne peut pas être rétroactif sur des équipements déjà installés. Les devis doivent porter sur des actions à venir, non encore engagées.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="729FCB82" w14:textId="77777777" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0264D943" w14:textId="1680D899" w:rsidR="002C247A" w:rsidRPr="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Les dépenses de formation / sensibilisation du personnel à l’APS </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont elles</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="002C247A">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> éligibles ? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FD4829C" w14:textId="77777777" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237AD298" w14:textId="2EA59A22" w:rsidR="002C247A" w:rsidRDefault="002C247A" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le projet</w:t>
+      </w:r>
+      <w:r w:rsidR="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> peut</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> intégrer la question de la formation / sensibilisation des professionnels</w:t>
+      </w:r>
+      <w:r w:rsidR="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. A noter que </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">le référent APS </w:t>
+      </w:r>
+      <w:r w:rsidR="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ESMS bénéficie </w:t>
+      </w:r>
+      <w:r w:rsidR="004324F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>déjà d’un accompagnement du CPOF et du DAHLIR pour exercer ses missions</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Les dépenses de formation ne </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED74F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>sont pas éligibles en revanche au financement. Elles peuvent entrer dans le cadre de l’autofinancement des ESMS.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="795C3202" w14:textId="77777777" w:rsidR="00ED74F3" w:rsidRDefault="00ED74F3" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0F24AB06" w14:textId="6D0D6A29" w:rsidR="00ED74F3" w:rsidRPr="00763C19" w:rsidRDefault="00ED74F3" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quelle vigilance à avoir sur le remplissage du dossier sur STARS FIR </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64DA4100" w14:textId="77777777" w:rsidR="00ED74F3" w:rsidRDefault="00ED74F3" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A16E8DF" w14:textId="1E92F89F" w:rsidR="00ED74F3" w:rsidRDefault="004324F2" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Le cahier des charges précise que le financement de l’ARS concerne l’exercice budgétaire 2026. Il faut donc compléter le projet avec un plan de financement sur 2026, même si les actions ont vocation à se décliner en </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED74F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>2026-2027</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33CEEA27" w14:textId="77777777" w:rsidR="00763C19" w:rsidRDefault="00763C19" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C001378" w14:textId="60BBB7ED" w:rsidR="00763C19" w:rsidRPr="00763C19" w:rsidRDefault="00763C19" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00763C19">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>L’an dernier, l’achat de matériel ne devait pas dépasser 25% du budget total. Qu’en est-il pour l’AAC 2026 ? le cahier des charges ne dit rien et l’annexe 3 évoque ce point.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46044AFE" w14:textId="77777777" w:rsidR="00491E3F" w:rsidRPr="00491E3F" w:rsidRDefault="00491E3F" w:rsidP="00491E3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Aptos" w:hAnsi="Marianne" w:cs="Aptos"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DBDCE96" w14:textId="77777777" w:rsidR="00491E3F" w:rsidRPr="00491E3F" w:rsidRDefault="00491E3F" w:rsidP="00491E3F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Aptos" w:hAnsi="Marianne" w:cs="Aptos"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00491E3F">
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Aptos" w:hAnsi="Marianne" w:cs="Aptos"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:t>Le financement apporté dans le cadre de l’AAC vise à soutenir la mobilisation d’intervenants du monde sportif dans l’accompagnement des personnes sur l’activité physique et sportive, dans le cadre d’une démarche inclusive. Il est accepté, dans la limite de 25% du budget total de l’action, le financement de matériel permettant la réalisation de l’action. Le matériel doit être à disposition des ESMS partenaires dans le cadre du projet présenté. Le financement de véhicules n’est pas retenu.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E3C2D8E" w14:textId="77777777" w:rsidR="0099638D" w:rsidRDefault="0099638D" w:rsidP="00C7261F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
+          <w:color w:val="7030A0"/>
+          <w:kern w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:eastAsia="fr-FR"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20EC11E2" w14:textId="77777777" w:rsidR="00763C19" w:rsidRPr="00313610" w:rsidRDefault="00763C19" w:rsidP="00C7261F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Times New Roman" w:hAnsi="Marianne" w:cs="Calibri"/>
           <w:color w:val="7030A0"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="fr-FR"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2090A4F6" w14:textId="314344FE" w:rsidR="00DA2487" w:rsidRPr="00313610" w:rsidRDefault="00DA2487" w:rsidP="00D5261D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Aptos" w:hAnsi="Marianne" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00313610">
         <w:rPr>
           <w:rFonts w:ascii="Marianne" w:eastAsia="Aptos" w:hAnsi="Marianne" w:cs="Times New Roman"/>
@@ -4312,79 +5187,95 @@
   <w:num w:numId="3" w16cid:durableId="1828669172">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="001D47C5"/>
     <w:rsid w:val="00043720"/>
     <w:rsid w:val="000D1CD4"/>
+    <w:rsid w:val="001565CF"/>
     <w:rsid w:val="001D47C5"/>
+    <w:rsid w:val="0027502E"/>
+    <w:rsid w:val="002C247A"/>
+    <w:rsid w:val="002E351F"/>
     <w:rsid w:val="00313610"/>
     <w:rsid w:val="0033266C"/>
+    <w:rsid w:val="004324F2"/>
     <w:rsid w:val="00460D78"/>
+    <w:rsid w:val="00491E3F"/>
     <w:rsid w:val="005949CA"/>
+    <w:rsid w:val="006019E6"/>
+    <w:rsid w:val="006561A9"/>
+    <w:rsid w:val="006B5FFB"/>
+    <w:rsid w:val="00763C19"/>
     <w:rsid w:val="00797438"/>
     <w:rsid w:val="007B43A6"/>
     <w:rsid w:val="008029EB"/>
+    <w:rsid w:val="00864FCF"/>
     <w:rsid w:val="00911208"/>
+    <w:rsid w:val="0099638D"/>
     <w:rsid w:val="009B7ACA"/>
     <w:rsid w:val="009D2E17"/>
     <w:rsid w:val="00A963A4"/>
     <w:rsid w:val="00AB15D7"/>
     <w:rsid w:val="00AB5956"/>
     <w:rsid w:val="00BB6CEE"/>
+    <w:rsid w:val="00BE54DD"/>
     <w:rsid w:val="00C05394"/>
     <w:rsid w:val="00C315B4"/>
     <w:rsid w:val="00C34928"/>
     <w:rsid w:val="00C36CAF"/>
     <w:rsid w:val="00C7261F"/>
     <w:rsid w:val="00C9538E"/>
     <w:rsid w:val="00CA3378"/>
+    <w:rsid w:val="00CB368D"/>
     <w:rsid w:val="00D449F1"/>
     <w:rsid w:val="00D5261D"/>
     <w:rsid w:val="00DA2487"/>
+    <w:rsid w:val="00E57CE8"/>
     <w:rsid w:val="00E60849"/>
     <w:rsid w:val="00EA1133"/>
     <w:rsid w:val="00ED2CF2"/>
     <w:rsid w:val="00ED4E9C"/>
+    <w:rsid w:val="00ED74F3"/>
     <w:rsid w:val="00F25FCC"/>
     <w:rsid w:val="00F267A6"/>
     <w:rsid w:val="00F40BD6"/>
     <w:rsid w:val="00FB6B30"/>
     <w:rsid w:val="00FE7FC3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
@@ -5425,90 +6316,116 @@
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="35811792">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
+    <w:div w:id="216280467">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="239563578">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="954025717">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1573589255">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1590850376">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1622102551">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-ara-da-qualite@ars.sante.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ars-ara-da-qualite@ars.sante.fr" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
@@ -5806,76 +6723,76 @@
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>5</Pages>
-[...1 lines deleted...]
-  <Characters>8663</Characters>
+  <Pages>6</Pages>
+  <Words>1964</Words>
+  <Characters>10808</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>72</Lines>
-  <Paragraphs>20</Paragraphs>
+  <Lines>90</Lines>
+  <Paragraphs>25</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>10217</CharactersWithSpaces>
+  <CharactersWithSpaces>12747</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>PELOTIER, Sylvie (ARS-ARA)</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_3094c1fb-3db8-4cce-b079-9b022302847f_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>